--- v0 (2026-06-08)
+++ v1 (2026-07-23)
@@ -20,51 +20,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\DOCUMENTS\C&amp;D Badminton\Secretary Files\Web Site\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20736" windowHeight="11160"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="137">
   <si>
     <t>Audlem</t>
   </si>
   <si>
     <t>ABC</t>
   </si>
   <si>
     <t>AP Club</t>
   </si>
   <si>
     <t>Beehive</t>
   </si>
   <si>
     <t>Church Lawton</t>
   </si>
   <si>
     <t>Congleton Danes</t>
   </si>
   <si>
     <t>Coppenhall</t>
   </si>
   <si>
     <t>Fenton Manor</t>
   </si>
   <si>
@@ -338,53 +338,50 @@
     <t>Rudheath Friday</t>
   </si>
   <si>
     <t>Rudheath Royals</t>
   </si>
   <si>
     <t>Sandbach School</t>
   </si>
   <si>
     <t>Sandbach Wesley Guild</t>
   </si>
   <si>
     <t>Trinity Methodists</t>
   </si>
   <si>
     <t>Wellcome</t>
   </si>
   <si>
     <t>Wesley Avenue</t>
   </si>
   <si>
     <t>Welsh Row Methodists</t>
   </si>
   <si>
     <t>Winsford Youth Club</t>
-  </si>
-[...1 lines deleted...]
-    <t>Welsh Row (incorporating Central Meths)</t>
   </si>
   <si>
     <t>Monday</t>
   </si>
   <si>
     <t>NALGO</t>
   </si>
   <si>
     <t>Nantwich Baptist</t>
   </si>
   <si>
     <t xml:space="preserve">Nantwich </t>
   </si>
   <si>
     <t>Harvey Avenue</t>
   </si>
   <si>
     <t>Nantwich Congregational</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Central Meths (formerly Nantwich Hospiatal St Methodists) </t>
     </r>
     <r>
       <rPr>
@@ -524,84 +521,90 @@
         <scheme val="minor"/>
       </rPr>
       <t>FOUNDER</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Wheelock Methodists </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>FOUNDER</t>
     </r>
   </si>
   <si>
     <t>71 clubs have played in the league but do so no longer</t>
   </si>
   <si>
-    <t>Nantwich(formerly St Josephs and Malbank)</t>
-[...1 lines deleted...]
-  <si>
     <t>The Orme Academy</t>
   </si>
   <si>
     <t>Sandbach Boys School</t>
   </si>
   <si>
     <t>Reaseheath College. Malbank High School</t>
   </si>
   <si>
     <t xml:space="preserve">Congleton </t>
   </si>
   <si>
     <t>Knutsford</t>
   </si>
   <si>
     <t>Remnants</t>
   </si>
   <si>
     <t>Lymm LC</t>
   </si>
   <si>
     <t>Malbank  School</t>
   </si>
   <si>
     <t>Macclesfield Smashers</t>
   </si>
   <si>
     <t>Macclesfield LC</t>
   </si>
   <si>
     <t>13  clubs currently play in the league</t>
+  </si>
+  <si>
+    <t>Egerton</t>
+  </si>
+  <si>
+    <t>Welsh Row</t>
+  </si>
+  <si>
+    <t>Nantwich (formerly St Josephs and Malbank)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
@@ -1035,83 +1038,83 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:D94"/>
+  <dimension ref="B1:D95"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B79" workbookViewId="0">
-      <selection activeCell="C97" sqref="C97"/>
+    <sheetView tabSelected="1" topLeftCell="B88" workbookViewId="0">
+      <selection activeCell="B46" sqref="B46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="26" customWidth="1"/>
     <col min="2" max="2" width="79.44140625" customWidth="1"/>
     <col min="3" max="3" width="65.44140625" customWidth="1"/>
     <col min="4" max="4" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:4" ht="18" x14ac:dyDescent="0.35">
       <c r="B1" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C1" s="7"/>
     </row>
     <row r="2" spans="2:4" ht="18" x14ac:dyDescent="0.35">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="2:4" ht="21" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="11" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="4" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D4" s="12"/>
     </row>
     <row r="5" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B5" s="2" t="s">
         <v>72</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>56</v>
       </c>
       <c r="D5" s="12"/>
     </row>
     <row r="6" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B6" s="2" t="s">
         <v>73</v>
       </c>
       <c r="C6" s="2" t="s">
@@ -1142,76 +1145,76 @@
         <v>3</v>
       </c>
       <c r="C9" s="2"/>
       <c r="D9" s="12"/>
     </row>
     <row r="10" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B10" s="2" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D10" s="12"/>
     </row>
     <row r="11" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B11" s="2" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D11" s="12"/>
     </row>
     <row r="12" spans="2:4" ht="42" x14ac:dyDescent="0.4">
       <c r="B12" s="5" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D12" s="12"/>
     </row>
     <row r="13" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B13" s="2" t="s">
         <v>75</v>
       </c>
       <c r="C13" s="2"/>
       <c r="D13" s="12"/>
     </row>
     <row r="14" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B14" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D14" s="12"/>
     </row>
     <row r="15" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B15" s="2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>42</v>
       </c>
       <c r="D15" s="12"/>
     </row>
     <row r="16" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B16" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D16" s="12"/>
     </row>
     <row r="17" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B17" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="12"/>
     </row>
     <row r="18" spans="2:4" ht="21" x14ac:dyDescent="0.4">
@@ -1288,58 +1291,58 @@
     <row r="27" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B27" s="2" t="s">
         <v>67</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>58</v>
       </c>
       <c r="D27" s="12"/>
     </row>
     <row r="28" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B28" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C28" s="2"/>
       <c r="D28" s="12"/>
     </row>
     <row r="29" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B29" s="2" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="2"/>
       <c r="D29" s="12"/>
     </row>
     <row r="30" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B30" s="2" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C30" s="2"/>
       <c r="D30" s="12"/>
     </row>
     <row r="31" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B31" s="2" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C31" s="2"/>
       <c r="D31" s="12"/>
     </row>
     <row r="32" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B32" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D32" s="12"/>
     </row>
     <row r="33" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B33" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C33" s="2"/>
       <c r="D33" s="12"/>
     </row>
     <row r="34" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B34" s="2" t="s">
         <v>86</v>
       </c>
       <c r="C34" s="2" t="s">
@@ -1386,477 +1389,486 @@
         <v>91</v>
       </c>
       <c r="C39" s="2"/>
       <c r="D39" s="12"/>
     </row>
     <row r="40" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B40" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D40" s="12"/>
     </row>
     <row r="41" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B41" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D41" s="12"/>
     </row>
     <row r="42" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B42" s="2" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C42" s="2"/>
       <c r="D42" s="12"/>
     </row>
     <row r="43" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B43" s="2" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C43" s="2"/>
       <c r="D43" s="12"/>
     </row>
     <row r="44" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B44" s="2" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C44" s="2"/>
       <c r="D44" s="12"/>
     </row>
     <row r="45" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B45" s="3" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="D45" s="12"/>
     </row>
     <row r="46" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B46" s="2" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D46" s="12"/>
     </row>
     <row r="47" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B47" s="2" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C47" s="2"/>
       <c r="D47" s="12"/>
     </row>
     <row r="48" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B48" s="2" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D48" s="12"/>
     </row>
     <row r="49" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B49" s="2" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C49" s="2"/>
       <c r="D49" s="12"/>
     </row>
     <row r="50" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B50" s="2" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="2"/>
       <c r="D50" s="12"/>
     </row>
     <row r="51" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B51" s="2" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="C51" s="2"/>
+        <v>34</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="D51" s="12"/>
     </row>
     <row r="52" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B52" s="2" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="C52" s="2"/>
       <c r="D52" s="12"/>
     </row>
     <row r="53" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B53" s="2" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="C53" s="2"/>
+        <v>13</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>24</v>
+      </c>
       <c r="D53" s="12"/>
     </row>
     <row r="54" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B54" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C54" s="2"/>
       <c r="D54" s="12"/>
     </row>
     <row r="55" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B55" s="2" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="C55" s="2"/>
       <c r="D55" s="12"/>
     </row>
     <row r="56" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B56" s="2" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D56" s="12"/>
     </row>
     <row r="57" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B57" s="2" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="C57" s="2"/>
+        <v>14</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>29</v>
+      </c>
       <c r="D57" s="12"/>
     </row>
     <row r="58" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B58" s="2" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C58" s="2"/>
       <c r="D58" s="12"/>
     </row>
     <row r="59" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B59" s="2" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="C59" s="2"/>
       <c r="D59" s="12"/>
     </row>
     <row r="60" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B60" s="2" t="s">
-        <v>99</v>
+        <v>70</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>99</v>
+        <v>30</v>
       </c>
       <c r="D60" s="12"/>
     </row>
     <row r="61" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B61" s="2" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="C61" s="2"/>
+        <v>99</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>99</v>
+      </c>
       <c r="D61" s="12"/>
     </row>
     <row r="62" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B62" s="2" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="C62" s="2"/>
       <c r="D62" s="12"/>
     </row>
     <row r="63" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B63" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="D63" s="12"/>
     </row>
     <row r="64" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B64" s="2" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="C64" s="2"/>
+        <v>16</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>71</v>
+      </c>
       <c r="D64" s="12"/>
     </row>
     <row r="65" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B65" s="2" t="s">
-        <v>101</v>
+        <v>17</v>
       </c>
       <c r="C65" s="2"/>
       <c r="D65" s="12"/>
     </row>
     <row r="66" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B66" s="2" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="C66" s="2"/>
       <c r="D66" s="12"/>
     </row>
     <row r="67" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B67" s="2" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="C67" s="2"/>
       <c r="D67" s="12"/>
     </row>
     <row r="68" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B68" s="2" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="C68" s="2"/>
+        <v>18</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>29</v>
+      </c>
       <c r="D68" s="12"/>
     </row>
     <row r="69" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B69" s="2" t="s">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="C69" s="2"/>
       <c r="D69" s="12"/>
     </row>
     <row r="70" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B70" s="2" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C70" s="2"/>
       <c r="D70" s="12"/>
     </row>
     <row r="71" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B71" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C71" s="2"/>
       <c r="D71" s="12"/>
     </row>
     <row r="72" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B72" s="2" t="s">
-        <v>120</v>
+        <v>103</v>
       </c>
       <c r="C72" s="2"/>
       <c r="D72" s="12"/>
     </row>
     <row r="73" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B73" s="2" t="s">
-        <v>121</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="C73" s="2"/>
       <c r="D73" s="12"/>
     </row>
     <row r="74" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B74" s="2" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D74" s="12"/>
     </row>
     <row r="75" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B75" s="2" t="s">
-        <v>19</v>
+        <v>121</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D75" s="12"/>
     </row>
     <row r="76" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B76" s="2" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="C76" s="2"/>
+        <v>19</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>61</v>
+      </c>
       <c r="D76" s="12"/>
     </row>
     <row r="77" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B77" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C77" s="2"/>
+      <c r="D77" s="12"/>
+    </row>
+    <row r="78" spans="2:4" ht="21" x14ac:dyDescent="0.4">
+      <c r="B78" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="C77" s="2" t="s">
+      <c r="C78" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="D77" s="12"/>
-[...4 lines deleted...]
-      <c r="D78" s="4"/>
+      <c r="D78" s="12"/>
     </row>
     <row r="79" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B79" s="4"/>
       <c r="C79" s="4"/>
       <c r="D79" s="4"/>
     </row>
     <row r="80" spans="2:4" ht="21" x14ac:dyDescent="0.4">
-      <c r="B80" s="6" t="s">
+      <c r="B80" s="4"/>
+      <c r="C80" s="4"/>
+      <c r="D80" s="4"/>
+    </row>
+    <row r="81" spans="2:4" ht="21" x14ac:dyDescent="0.4">
+      <c r="B81" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="C80" s="6"/>
-[...4 lines deleted...]
-      <c r="C81" s="4"/>
+      <c r="C81" s="6"/>
       <c r="D81" s="4"/>
     </row>
     <row r="82" spans="2:4" ht="21" x14ac:dyDescent="0.4">
-      <c r="B82" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B82" s="4"/>
+      <c r="C82" s="4"/>
+      <c r="D82" s="4"/>
     </row>
     <row r="83" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B83" s="2" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="D83" s="9"/>
+        <v>40</v>
+      </c>
+      <c r="D83" s="8" t="s">
+        <v>133</v>
+      </c>
     </row>
     <row r="84" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B84" s="2" t="s">
-        <v>83</v>
+        <v>32</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>125</v>
+        <v>41</v>
       </c>
       <c r="D84" s="9"/>
     </row>
     <row r="85" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B85" s="2" t="s">
-        <v>33</v>
+        <v>83</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>43</v>
+        <v>123</v>
       </c>
       <c r="D85" s="9"/>
     </row>
     <row r="86" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B86" s="2" t="s">
-        <v>129</v>
+        <v>33</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D86" s="9"/>
     </row>
     <row r="87" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B87" s="2" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>134</v>
+        <v>41</v>
       </c>
       <c r="D87" s="9"/>
     </row>
     <row r="88" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B88" s="2" t="s">
-        <v>34</v>
+        <v>131</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>41</v>
+        <v>132</v>
       </c>
       <c r="D88" s="9"/>
     </row>
     <row r="89" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B89" s="2" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="D89" s="9"/>
     </row>
     <row r="90" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B90" s="2" t="s">
-        <v>35</v>
+        <v>128</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="D90" s="9"/>
     </row>
     <row r="91" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B91" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="D91" s="9"/>
     </row>
     <row r="92" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B92" s="2" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>46</v>
+        <v>124</v>
       </c>
       <c r="D92" s="9"/>
     </row>
     <row r="93" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B93" s="2" t="s">
-        <v>106</v>
+        <v>37</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="D93" s="9"/>
     </row>
     <row r="94" spans="2:4" ht="21" x14ac:dyDescent="0.4">
       <c r="B94" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D94" s="9"/>
+    </row>
+    <row r="95" spans="2:4" ht="21" x14ac:dyDescent="0.4">
+      <c r="B95" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="C94" s="2" t="s">
+      <c r="C95" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="D94" s="10"/>
+      <c r="D95" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="B80:C80"/>
+    <mergeCell ref="B81:C81"/>
     <mergeCell ref="B1:C1"/>
-    <mergeCell ref="D82:D94"/>
-    <mergeCell ref="D3:D77"/>
+    <mergeCell ref="D83:D95"/>
+    <mergeCell ref="D3:D78"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="39" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>